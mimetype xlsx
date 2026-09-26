--- v1 (2026-07-01)
+++ v2 (2026-09-26)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="207">
   <si>
     <t xml:space="preserve">Alžběta Kopřiva - fotografka</t>
   </si>
   <si>
     <t xml:space="preserve">U sanatoria 444/30</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 5 - Radotín</t>
   </si>
   <si>
     <t xml:space="preserve">15300</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.alzbetakopriva.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Andrea Šárovcová - manikúra/pedikúra</t>
   </si>
   <si>
     <t xml:space="preserve">Horymírovo náměstí 72/2</t>
   </si>
   <si>
@@ -99,84 +99,102 @@
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Bazén Radotín</t>
   </si>
   <si>
     <t xml:space="preserve">K lázním 9</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 5 - Radotín</t>
   </si>
   <si>
     <t xml:space="preserve">15300</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.bazenradotin.cz</t>
   </si>
   <si>
-    <t xml:space="preserve">Bella Studio</t>
+    <t xml:space="preserve">Bella studio - Romana Knoppová</t>
   </si>
   <si>
     <t xml:space="preserve">Horymírovo náměstí 72/2</t>
   </si>
   <si>
+    <t xml:space="preserve">Praha 5 - Radotín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://Www.bellastudio.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bella Studio - Šárka Brodová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horymírovo náměstí 72/2</t>
+  </si>
+  <si>
     <t xml:space="preserve">Radotín</t>
   </si>
   <si>
     <t xml:space="preserve">15300</t>
   </si>
   <si>
-    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+    <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.bellastudio.cz</t>
   </si>
   <si>
-    <t xml:space="preserve">Bella studio - Romana Knoppová</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Horymírovo náměstí 72/2</t>
+    <t xml:space="preserve">BIOBAY Beauty Concept Store</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pod Klapicí 103/16</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 5 - Radotín</t>
   </si>
   <si>
     <t xml:space="preserve">15300</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
-    <t xml:space="preserve">https://Www.bellastudio.cz</t>
+    <t xml:space="preserve">https://www.biobay.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Gymnastika pro děti - ZŠ Radotín</t>
   </si>
   <si>
     <t xml:space="preserve">Loučanská 1112/3</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">15300</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnastikaprodeti.org</t>
   </si>
   <si>
     <t xml:space="preserve">Illegal barber</t>
   </si>
   <si>
     <t xml:space="preserve">Pod Klapici 16</t>
   </si>
@@ -660,50 +678,60 @@
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <cols>
+    <col min="1" max="1" width="60.00" customWidth="1"/>
+    <col min="2" max="2" width="29.00" customWidth="1"/>
+    <col min="3" max="3" width="20.00" customWidth="1"/>
+    <col min="4" max="4" width="8.43" customWidth="1"/>
+    <col min="5" max="5" width="60.00" customWidth="1"/>
+    <col min="6" max="6" width="12.00" customWidth="1"/>
+    <col min="7" max="7" width="12.00" customWidth="1"/>
+    <col min="8" max="8" width="58.00" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
         <v>49.9908069</v>
       </c>
       <c r="G1" s="0">
         <v>14.3665761</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
@@ -860,719 +888,745 @@
       </c>
       <c r="G7" s="0">
         <v>14.3611004</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0">
-        <v>49.9801865</v>
+        <v>49.986449</v>
       </c>
       <c r="G8" s="0">
-        <v>14.358945</v>
+        <v>14.3571074</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="0">
-        <v>49.986449</v>
+        <v>49.9801865</v>
       </c>
       <c r="G9" s="0">
-        <v>14.3571074</v>
+        <v>14.358945</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F10" s="0">
-        <v>49.9839759</v>
+        <v>49.986449</v>
       </c>
       <c r="G10" s="0">
-        <v>14.3561463</v>
+        <v>14.3571074</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0">
-        <v>49.9842077</v>
+        <v>49.9839759</v>
       </c>
       <c r="G11" s="0">
-        <v>14.3633184</v>
+        <v>14.3561463</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="0">
-        <v>49.9801865</v>
+        <v>49.9842077</v>
       </c>
       <c r="G12" s="0">
-        <v>14.358945</v>
+        <v>14.3633184</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="0">
-        <v>49.9844026</v>
+        <v>49.9801865</v>
       </c>
       <c r="G13" s="0">
-        <v>14.3600105</v>
+        <v>14.358945</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="0">
-        <v>49.984133</v>
+        <v>49.9844026</v>
       </c>
       <c r="G14" s="0">
-        <v>14.357208</v>
+        <v>14.3600105</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="0">
-        <v>49.9848738</v>
+        <v>49.984133</v>
       </c>
       <c r="G15" s="0">
-        <v>14.3593556</v>
+        <v>14.357208</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="0">
-        <v>49.9839877</v>
+        <v>49.9848738</v>
       </c>
       <c r="G16" s="0">
-        <v>14.362887</v>
+        <v>14.3593556</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F17" s="0">
-        <v>49.9792595</v>
+        <v>49.9839877</v>
       </c>
       <c r="G17" s="0">
-        <v>14.3588254</v>
+        <v>14.362887</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F18" s="0">
-        <v>49.9801865</v>
+        <v>49.9792595</v>
       </c>
       <c r="G18" s="0">
-        <v>14.358945</v>
+        <v>14.3588254</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F19" s="0">
-        <v>49.9811531</v>
+        <v>49.9801865</v>
       </c>
       <c r="G19" s="0">
-        <v>14.349137</v>
+        <v>14.358945</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F20" s="0">
-        <v>49.9789858</v>
+        <v>49.9811531</v>
       </c>
       <c r="G20" s="0">
-        <v>14.3553028</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>14.349137</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F21" s="0">
-        <v>49.984272</v>
+        <v>49.9789858</v>
       </c>
       <c r="G21" s="0">
-        <v>14.3592185</v>
+        <v>14.3553028</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F22" s="0">
-        <v>49.9857405</v>
+        <v>49.984272</v>
       </c>
       <c r="G22" s="0">
-        <v>14.3724637</v>
+        <v>14.3592185</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F23" s="0">
-        <v>49.9801865</v>
+        <v>49.9857405</v>
       </c>
       <c r="G23" s="0">
-        <v>14.358945</v>
+        <v>14.3724637</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F24" s="0">
-        <v>49.9844368</v>
+        <v>49.9801865</v>
       </c>
       <c r="G24" s="0">
-        <v>14.3641611</v>
+        <v>14.358945</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F25" s="0">
-        <v>49.9850722</v>
+        <v>49.9844368</v>
       </c>
       <c r="G25" s="0">
-        <v>14.363542</v>
+        <v>14.3641611</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>151</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F26" s="0">
-        <v>49.9817052</v>
+        <v>49.9850722</v>
       </c>
       <c r="G26" s="0">
-        <v>14.3565084</v>
+        <v>14.363542</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>157</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F27" s="0">
-        <v>49.9830179</v>
+        <v>49.9817052</v>
       </c>
       <c r="G27" s="0">
-        <v>14.3595477</v>
+        <v>14.3565084</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F28" s="0">
-        <v>49.9831293</v>
+        <v>49.9830179</v>
       </c>
       <c r="G28" s="0">
-        <v>14.3611004</v>
+        <v>14.3595477</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F29" s="0">
-        <v>49.9847181</v>
+        <v>49.9831293</v>
       </c>
       <c r="G29" s="0">
-        <v>14.3613172</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>14.3611004</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>174</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F30" s="0">
-        <v>49.9848439</v>
+        <v>49.9847181</v>
       </c>
       <c r="G30" s="0">
-        <v>14.3614489</v>
+        <v>14.3613172</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>180</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F31" s="0">
-        <v>49.9879569</v>
+        <v>49.9848439</v>
       </c>
       <c r="G31" s="0">
-        <v>14.3622038</v>
+        <v>14.3614489</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>186</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F32" s="0">
-        <v>49.9842855</v>
+        <v>49.9879569</v>
       </c>
       <c r="G32" s="0">
-        <v>14.3637734</v>
+        <v>14.3622038</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F33" s="0">
-        <v>49.9847765</v>
+        <v>49.9842855</v>
       </c>
       <c r="G33" s="0">
-        <v>14.3613521</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>14.3637734</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>197</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F34" s="0">
-        <v>49.9860606</v>
+        <v>49.9847765</v>
       </c>
       <c r="G34" s="0">
-        <v>14.3654238</v>
+        <v>14.3613521</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>200</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="F35" s="0">
+        <v>49.9860606</v>
+      </c>
+      <c r="G35" s="0">
+        <v>14.3654238</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>